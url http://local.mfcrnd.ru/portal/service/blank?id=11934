--- v0 (2026-05-03)
+++ v1 (2026-10-17)
@@ -1,1734 +1,2004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:tbl>
-[...1 lines deleted...]
-        <w:tblW w:w="4076" w:type="dxa"/>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:tblLayout w:type="fixed"/>
-[...623 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В Управление социальной </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>защиты  населения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  __________________________________ района</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  города Ростова-на-Дону</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  от гражданина(-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) (Ф.И.О. указать полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  ________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  зарегистрированного(-ой) по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  город Ростов-на-Дону,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  почтовый индекс: _______________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  ул. (пр., пер.): _____________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  дом ______, корпус _____, квартира _____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  Документ, удостоверяющий личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  ________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(реквизиты документа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  телефон: _______________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  адрес электронной почты: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00727614" w:rsidRPr="00E62CF5" w:rsidRDefault="00727614" w:rsidP="00727614">
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>о выдаче персонифицированной бесконтактной карты с чипом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>«Социальная карта пенсионера, досрочно вышедшего на пенсию»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Прошу мне, как гражданину, досрочно вышедшему на пенсию, в соответствии со  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="0021668B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>статьей  32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Федерального  закона  от  28.12.2013 N 400-ФЗ «О страховых пенсиях»,  из  числа  родителей,  опекунов  или  лиц,  являвшихся опекунами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">инвалидов  с  детства,  воспитавших  их  до  достижения ими возраста 8 лет, имеющему  постоянную/временную  регистрацию  по  месту  жительства в городе Ростове-на-Дону,  выдать  персонифицированную бесконтактную карту </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>с чипом - "Социальную карту пенсионера".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Я проживаю в городе Ростове-на-Дону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>О  перемене</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  места жительства обязуюсь сообщить в течение 10 дней после произошедших изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Даю  согласие  (с  даты  подписания настоящего заявления на весь период предоставления  льготного  проезда  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>в городском пассажирском транспорте и в течение   трех   лет   с  момента  прекращения  предоставления)  Управлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>социальной защиты населения ________________ района города Ростова-на-Дону, расположенному по адресу: ______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(адрес) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>на  автоматизированную,  а  также  без использования средств автоматизации, обработку  моих  персональных данных: фамилия, имя, отчество (при наличии), сведения   о   регистрации,  паспортные  данные  (данные  иного  документа, удостоверяющего  личность),  сведения о документах, подтверждающих право на</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>меры социальной поддержки в целях предоставления муниципальной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Даю  согласие</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на передачу моих персональных данных в министерство труда и  социального  развития  Ростовской  области,  третьим  лицам, заключившим договоры  о  едином  информационном пространстве, а также производить обмен персональными  данными,  содержащимися  в  настоящем  заявлении,  а  именно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совершение действий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="0021668B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>статьями 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="0021668B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0021668B">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона от  27.07.2006 N 152-ФЗ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">«О персональных данных». Передача моих персональных данных  третьим  лицам,  не  заключившим  договоры </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>с Управлением социальной защиты населения ___________________ района города Ростова-на-Дону о едином информационном пространстве,  или  иное их разглашение может осуществляться только с моего письменного согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Результат    муниципальной    услуги   прошу   предоставить</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>напротив</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>необходимого пункта поставить значок V):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    в случае решения о предоставлении "Социальной карты пенсионера":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - при личном обращении по месту сдачи документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    в случае решения об отказе в предоставлении муниципальной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - в </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>виде  бумажного</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документа  при  личном обращении по месту сдачи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - в виде бумажного документа посредством почтового отправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - в виде электронного документа посредством портала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>госуслуг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - в виде электронного документа посредством электронной почты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>в  случае</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прекращения рассмотрения заявления, уведомление о прекращении</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>рассмотрения заявления прошу направить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - в виде бумажного документа посредством почтового отправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─┘ - в виде электронного документа посредством портала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>госуслуг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ┌─┐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    └─</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>┘  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в виде электронного документа посредством электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Достоверность и полноту сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________  _______________  _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(дата подачи </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявления)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (подпись)       (расшифровка подписи заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00310945" w:rsidRPr="0021668B" w:rsidRDefault="00310945" w:rsidP="00310945">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...937 lines deleted...]
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86DA2" w:rsidRDefault="00C86DA2"/>
+    <w:sectPr w:rsidR="00C86DA2">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00630338"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F6601B"/>
+    <w:rsidRoot w:val="00310945"/>
+    <w:rsid w:val="00310945"/>
+    <w:rsid w:val="00C86DA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="47C1C0DA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{42482486-6D12-4751-8713-0E31FE958F3E}"/>
+  <w15:docId w15:val="{0609AE46-C9F9-4CFE-9E0B-DD4CE574CA5D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1737,51 +2007,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2081,175 +2351,116 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00727614"/>
+    <w:rsid w:val="00310945"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00727614"/>
+    <w:rsid w:val="00310945"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
-[...61 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540428&amp;dst=100080" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540428&amp;dst=100278" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540428&amp;dst=100257" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527199&amp;dst=100434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2474,54 +2685,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>589</Words>
-  <Characters>3359</Characters>
+  <Words>794</Words>
+  <Characters>4531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3941</CharactersWithSpaces>
+  <CharactersWithSpaces>5315</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Зерщиков Сергей Михайлович</dc:creator>
+  <dc:creator>Бендусов И.Г.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>