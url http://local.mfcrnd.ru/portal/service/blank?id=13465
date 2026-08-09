--- v0 (2026-02-05)
+++ v1 (2026-08-09)
@@ -1,3119 +1,2887 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="002B4F6D" w:rsidRPr="00961F7B" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
+    <w:p w:rsidR="002B4F6D" w:rsidRPr="00784F12" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Директору Департамента       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B4F6D" w:rsidRPr="00961F7B" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
+    <w:p w:rsidR="002B4F6D" w:rsidRPr="00784F12" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">имущественно-земельных отношений </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B4F6D" w:rsidRPr="00961F7B" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
+    <w:p w:rsidR="002B4F6D" w:rsidRPr="00784F12" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>города Ростова-на-Дону</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B4F6D" w:rsidRPr="00961F7B" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
+    <w:p w:rsidR="002B4F6D" w:rsidRPr="00784F12" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B4F6D" w:rsidRPr="00961F7B" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
+    <w:p w:rsidR="002B4F6D" w:rsidRPr="00784F12" w:rsidRDefault="002B4F6D" w:rsidP="002B4F6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>о предварительном согласовании предоставления земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____ Иванов Иван Иванович_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   (полное наименование юридического лица или ФИО физического лица)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ИНН _64159854125___СНИЛС _025 025 025 36_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реквизиты документа, удостоверяющего личность заявителя (представителя заявителя):__паспорт____, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>серия_6001__ номер __425632__, дата выдачи 21ю04ю1958____________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>выдан _ГУ МВД России по РО_____________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Документ, подтверждающий государственную регистрацию юридического лица:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>свидетельство о государственной регистрации юридического лица:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>серия____________ номер  _______________, дата выдачи__________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>выдано______________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(полное наименование налогового органа)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">или лист записи Единого государственного реестра юридических лиц, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дата выдачи_________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>выдан ______________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(полное наименование налогового органа)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ОГРН (ОГРНИП) ____________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В лице _____________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>действующего на основании___________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (доверенности, устава или др.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>телефон (факс) заявителя__89182222222_________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>телефон представителя заявителя _______________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...92 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Местонахождение заявителя (для юридического лица)_____________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Место жительства заявителя (для физического лица)г. Ростов-на-Дону, ул. Казахская, 5, кв. 1_.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Почтовый адрес и (или) адрес электронной почты заявителя _</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ivan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В лице ___________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(ФИО представителя заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>действующего на основании_________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                          (доверенности, акта органа опеки и попечительства или др.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>СНИЛС___________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(законного представителя несовершеннолетнего лица либо опекуна или попечителя)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Прошу предварительно согласовать предоставление земельного участка </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с кадастровым номером _____-______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (в случае если границы такого земельного участка подлежат уточнению)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1. Реквизиты решения об утверждении проекта межевания территории ________________-__________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2. Основание предоставления земельного участка __ -____.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(указывается основание предоставления земельного участка без проведения торгов из числа предусмотренных пунктом 2 статьи 39.3, статьей 39.5, пунктом 2 статьи 39.6, пунктом 2 статьи 39.10 Земельного кодекса Российской Федерации, пунктом 2 статьи 3.8  Федерального закона от 25.10.2001 № 137-ФЗ «О введении в действие Земельного кодекса Российской Федерации (не заполняется в случае обращения заявителей, предусмотренных пунктами 2.8, 2.9 статьи 3, статьей 3.7 Федерального закона от 25.10.2001 № 137-ФЗ «О введении в действие Земельного кодекса Российской Федерации»)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Кадастровый номер земельного участка (кадастровые номера земельных участков), из которых предусмотрено образование испрашиваемого земельного участка (в случае, если  сведения о таких земельных участках внесены </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>в ЕГРН) ____________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4. Адрес или ориентиры местоположения _ул. Левобережная 1________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5. Вид права, на котором заявитель желает приобрести земельный участок, если предоставление земельного участка возможно на нескольких видах права_______________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6. Цель использования земельного участка _собственность__________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Реквизиты решения об изъятии земельного участка для государственных или муниципальных нужд (в случае, если земельный участок предоставляется взамен земельного участка, изымаемого для государственных </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...92 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>или муниципальных нужд)_____________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8. Реквизиты решения об утверждении документа территориального планирования и (или) проекта планировки территории (в случае, если земельный участок предоставляется для размещения объектов, предусмотренных этим документом и (или) этим проектом)__________-__________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9. В случае обращения религиозной организации, которой на праве безвозмездного пользования предоставлены здания, сооружения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9.1. Договор безвозмездного пользования зданием, сооружением от __________ № _________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9.2. Ссудодатель по договору безвозмездного пользования зданием, сооружением ________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9.3. Кадастровый номер здания, сооружения______________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>10. В случае обращения заявителей, предусмотренных статьей 3.7 Федерального закона от 25.10.2001 № 137-ФЗ «О введении в действие Земельного кодекса Российской Федерации»):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>10.1. Гараж возведен до дня введения в действие Градостроительного кодекса Российской Федерации (30.12.2004) (напротив необходимого пункта поставить значок V):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="000904BC">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Да </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>□ Нет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>10.2. Гараж является (напротив необходимого пункта поставить значок V):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="000904BC">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> капитальным </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>□ некапитальным.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">10.3. Сообщаю о прекращении членства в гаражном кооперативе _________________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(наименование гаражного кооператива)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в связи с его ликвидацией или исключением такого кооператива из ЕГРЮЛ   (напротив необходимого пункта поставить значок V):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">□ Да </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>□ Нет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>11. В случае обращения заявителей в соответствии со статьей 3.8 Федерального закона от 25.10.2001 № 137-ФЗ «О введении в действие Земельного кодекса Российской Федерации:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">11.1. Жилой дом используется для постоянного проживания и возведен </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>до 14.05.1998 (напротив необходимого пункта поставить значок V):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">□ Да </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>□ Нет</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>12. В случае обращения заявителей, предусмотренных пунктом 2.7 статьи 3  Федерального закона от 25.10.2001 № 137-ФЗ «О  введении в действие Земельного кодекса Российской Федерации»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>12.1. Сообщаю о прекращении членства в некоммерческой организации либо иной организации, при которой была создана или организована такая некоммерческая организация_________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       (наименование некоммерческой организации)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в связи с их ликвидацией или  исключением их из ЕГРЮЛ (напротив необходимого пункта поставить значок V):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">□ Да </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>□ Нет</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...107 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13. Иные сведения:___________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Результат муниципальной услуги прошу предоставить (напротив необходимого пункта поставить значок V):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>□ – в виде бумажного документа посредством почтового отправления;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...67 lines deleted...]
-        <w:t xml:space="preserve">□ – в виде электронного документа посредством Портала </w:t>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>□ – в виде бумажного документа при личном обращении по месту сдачи документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ – в электронной форме посредством Портала </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>госуслуг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E0FFF">
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...73 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>□ – в электронной форме документа посредством системы «Дело»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>□ – в электронной форме документа посредством электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае указания в заявлении способа направления результата муниципальной услуги в электронной форме в дополнение к выбранному способу результат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>муниципальной услуги выдается (направляется) заявителю (представителю заявителя) в виде бумажного документа (напротив необходимого пункта поставить значок V):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>□ – в виде бумажного документа посредством почтового отправления;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="002E0FFF" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="002E0FFF">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>□ – в виде бумажного документа при личном обращении по месту сдачи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="00DE4CD4" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00DE4CD4">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>□ – Не возражаю против получения результата предоставления муниципальной услуги в отношении несовершеннолетнего, оформленного в виде документа на бумажном носителе, законным представителем несовершеннолетнего, не являющимся заявителем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="00DE4CD4" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DE4CD4">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(Ф.И.О., реквизиты документа, удостоверяющего личность)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="00DE4CD4" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DE4CD4">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="00DE4CD4" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DE4CD4">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000904BC" w:rsidRPr="00DE4CD4" w:rsidRDefault="000904BC" w:rsidP="000904BC">
-[...310 lines deleted...]
-      <w:r w:rsidRPr="00DE4CD4">
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Достоверность и полноту сведений подтверждаю _________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>*При отправке по почте заявление и пакет документов направляются в адрес ДИЗО, администрации района города Ростова-на-Дону почтовым отправлением с описью вложения.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="5670"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Документы прилагаются.*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* При отправке по почте заявление и пакет документов направляются в адрес ДИЗО, администрации района города Ростова-на-Дону почтовым отправлением с описью вложения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Заявитель: _________Иванов И.И._________________      ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. заявителя (представителя заявителя)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">               (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«_10_» _____02__2026__года                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подтверждаю свое согласие, а также согласие представляемого мною лица </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>на обработку органом, предоставляющим муниципальную услугу, персональных данных, содержащихся в заявлении и прилагаемых к нему документах (сбор, систематизацию, накопление, хранение, уточнение (обновление, изменение), использование, обезличивание, блокирование, уничтожение персональных данных, а также иные действия, необходимые для обработки персональных данных в рамках предоставления муниципальной услуги), в том числе в автоматизированном режиме, включая принятие решений на их основе, в целях предоставления муниципальной услуги. Настоящее согласие действует бессрочно либо до дня его отзыва в письменной, в том числе в электронной форме, в соответствии с частью 5 статьи 21 Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>______Иванов И.И._____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. заявителя (представителя заявителя)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________________________ № ______ «___» ________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(наименование и реквизиты документа, подтверждающие полномочия представителя заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(заполняется представителем заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DC13F5" w:rsidRPr="00784F12" w:rsidRDefault="00DC13F5" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784F12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«_10_» _02_________ 2026__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="006842D7" w:rsidRPr="00784F12" w:rsidRDefault="006842D7" w:rsidP="00DC13F5">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNonformat"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...123 lines deleted...]
-    <w:sectPr w:rsidR="006842D7" w:rsidSect="002B4F6D">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006842D7" w:rsidRPr="00784F12" w:rsidSect="002B4F6D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B4F6D"/>
     <w:rsid w:val="000904BC"/>
     <w:rsid w:val="002B4F6D"/>
     <w:rsid w:val="00514E15"/>
     <w:rsid w:val="006842D7"/>
+    <w:rsid w:val="00784F12"/>
     <w:rsid w:val="009B56D1"/>
+    <w:rsid w:val="00DC13F5"/>
     <w:rsid w:val="00DF75D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3853,69 +3621,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1384</Words>
-  <Characters>7890</Characters>
+  <Words>1442</Words>
+  <Characters>8224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>mfc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9256</CharactersWithSpaces>
+  <CharactersWithSpaces>9647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Postnova_E</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>